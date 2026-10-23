--- v4 (2026-08-21)
+++ v5 (2026-10-23)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">41 644руб.</w:t>
+              <w:t xml:space="preserve">39 233руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 752руб.</w:t>
+              <w:t xml:space="preserve">8 518руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 814руб.</w:t>
+              <w:t xml:space="preserve">4 685руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 752руб.</w:t>
+              <w:t xml:space="preserve">8 518руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 877руб.</w:t>
+              <w:t xml:space="preserve">7 666руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 627руб.</w:t>
+              <w:t xml:space="preserve">9 370руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 814руб.</w:t>
+              <w:t xml:space="preserve">4 685руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 814руб.</w:t>
+              <w:t xml:space="preserve">4 685руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 814руб.</w:t>
+              <w:t xml:space="preserve">4 685руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 002руб.</w:t>
+              <w:t xml:space="preserve">6 814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 126руб.</w:t>
+              <w:t xml:space="preserve">5 963руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 22.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 24.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1826 +739,1556 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">53020руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27846руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49950руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6602руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12493руб.</w:t>
+              <w:t xml:space="preserve">6220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11770руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 21.08-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 23.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29664руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7211руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">6794руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13014руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 21.08-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 23.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21243руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32822руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4368руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">4115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6124руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">28643руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17224руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26985руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2946руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4469руб.</w:t>
+              <w:t xml:space="preserve">2775руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4210руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32909руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17990руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31004руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3149руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5891руб.</w:t>
+              <w:t xml:space="preserve">2966руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">33721руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19425руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31769руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3657руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6094руб.</w:t>
+              <w:t xml:space="preserve">3445руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5741руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 21.08-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36768руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 23.10-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20191руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34640руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3961руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7110руб.</w:t>
+              <w:t xml:space="preserve">3732руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6698руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 21.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20191руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32439руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3961руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">3732руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6028руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44113руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5383руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">5072руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9856руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 21.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31482руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57605руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5993руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">7464руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14258руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50683руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 23.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28516руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51386руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6196руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11681руб.</w:t>
+              <w:t xml:space="preserve">6507руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12248руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 21.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 23.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10259руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">7177руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13684руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5072руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40190руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">70715руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31769руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7922руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10335руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18564руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7560руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18372руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6907руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3158руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4689руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18660руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7618руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">3253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5646руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23827руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42295руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24879руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10970руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">4880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9751руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19042руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28803руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9186руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3352руб.</w:t>
-[...290 lines deleted...]
-              <w:t xml:space="preserve">102руб.</w:t>
+              <w:t xml:space="preserve">3349руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4785руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">96руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>