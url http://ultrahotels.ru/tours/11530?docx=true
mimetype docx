--- v1 (2026-02-09)
+++ v2 (2026-04-18)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">39 610руб.</w:t>
+              <w:t xml:space="preserve">38 585руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 153руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 484руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 153руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 338руб.</w:t>
+              <w:t xml:space="preserve">7 187руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 968руб.</w:t>
+              <w:t xml:space="preserve">8 785руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 484руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 484руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 484руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 522руб.</w:t>
+              <w:t xml:space="preserve">6 389руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 707руб.</w:t>
+              <w:t xml:space="preserve">5 590руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 10.02.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 19.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,4616 +739,2456 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 09.02-14.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34973руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49125руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3768руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6763руб.</w:t>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11576руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 09.02-01.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 18.04-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29174руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53078руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2995руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">6682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12799руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 09.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 18.04-18.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3188руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 09.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3478руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13928руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Premist hotel Sultanahmet, 4*, Стамбул, Economy, Только завтраки, 09.02-15.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 18.04-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20892руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32280руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3381руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">4047руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6023руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 09.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26539руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4734руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">2729руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4141руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Black Tulip, 4*, Стамбул, Economy, Только завтраки, 09.02-19.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">37195руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30492руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3864руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7536руб.</w:t>
+              <w:t xml:space="preserve">2917руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5458руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 09.02-28.02</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38644руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4347руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8019руб.</w:t>
+              <w:t xml:space="preserve">3388руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5647руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 09.02-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25408руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 18.04-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34068руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2222руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3671руб.</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6588руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 09.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31903руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3381руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5929руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 09.02-18.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5700руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 09.02-13.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4734руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 09.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6859руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 09.02-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">23573руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38491руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71712руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1836руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2995руб.</w:t>
+              <w:t xml:space="preserve">9787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18916руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 09.02-19.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25795руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1932руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3768руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 09.02-28.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45549руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2029руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4517руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 09.02-28.02</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">24346руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46961руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2222руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3285руб.</w:t>
+              <w:t xml:space="preserve">5741руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10823руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25022руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2319руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3478руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37738руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65595руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2319руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9505руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3381руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3768руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 01.03-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6280руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8212руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 02.03-20.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27951руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2995руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">3106руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4611руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 14.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9275руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18351руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30868руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6859руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">3200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.03-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23433руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41597руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24469руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6569руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5176руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.03-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18728руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7536руб.</w:t>
-[...2180 lines deleted...]
-              <w:t xml:space="preserve">97руб.</w:t>
+              <w:t xml:space="preserve">3294руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4706руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>