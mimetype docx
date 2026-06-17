--- v2 (2026-04-18)
+++ v3 (2026-06-17)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">38 585руб.</w:t>
+              <w:t xml:space="preserve">36 310руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 639руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 639руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 187руб.</w:t>
+              <w:t xml:space="preserve">6 875руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 785руб.</w:t>
+              <w:t xml:space="preserve">8 403руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 389руб.</w:t>
+              <w:t xml:space="preserve">6 111руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 590руб.</w:t>
+              <w:t xml:space="preserve">5 347руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 19.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 18.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,2456 +739,1916 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49125руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25771руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46228руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6117руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11576руб.</w:t>
+              <w:t xml:space="preserve">5756руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10893руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 18.04-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 17.06-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27454руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49948руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6682руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12044руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 18.04-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 17.06-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19660руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30376руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3808руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5668руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 18.04-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">56278руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15941руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24974руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13928руб.</w:t>
+              <w:t xml:space="preserve">2568руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3897руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 18.04-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16649руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4047руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">2745руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5136руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26539руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17978руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29402руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2729руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4141руб.</w:t>
+              <w:t xml:space="preserve">3188руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5314руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30492руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 17.06-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18686руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32059руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2917руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5458руб.</w:t>
+              <w:t xml:space="preserve">3454руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18686руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30022руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3388руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3454руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5579руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 18.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22317руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40826руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4694руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9122руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42863руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20989руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9742руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4251руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24708руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44191руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4988руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5402руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10184руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 18.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 17.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29136руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53313руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7058руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13195руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 18.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35513руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">61726руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25771руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10164руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">8945руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15941руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5756руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71712руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29136руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53313руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9787руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">18916руб.</w:t>
+              <w:t xml:space="preserve">6908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13195руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50537руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26391руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47557руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12046руб.</w:t>
+              <w:t xml:space="preserve">6022руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11336руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28428руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51630руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22317руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5552руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6642руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12664руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4694руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37195руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65446руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29402руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5741руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9564руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17181руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6996руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17004руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26302руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2922руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4339руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17269руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29048руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9505руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">3011руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22051руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39144руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4517руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4871руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17623руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26657руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8502руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...560 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">3100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4428руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">89руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>