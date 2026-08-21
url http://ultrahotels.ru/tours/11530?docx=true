--- v3 (2026-06-17)
+++ v4 (2026-08-21)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">36 310руб.</w:t>
+              <w:t xml:space="preserve">41 644руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 639руб.</w:t>
+              <w:t xml:space="preserve">8 752руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 201руб.</w:t>
+              <w:t xml:space="preserve">4 814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 639руб.</w:t>
+              <w:t xml:space="preserve">8 752руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 875руб.</w:t>
+              <w:t xml:space="preserve">7 877руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 403руб.</w:t>
+              <w:t xml:space="preserve">9 627руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 201руб.</w:t>
+              <w:t xml:space="preserve">4 814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 201руб.</w:t>
+              <w:t xml:space="preserve">4 814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 201руб.</w:t>
+              <w:t xml:space="preserve">4 814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 111руб.</w:t>
+              <w:t xml:space="preserve">7 002руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 347руб.</w:t>
+              <w:t xml:space="preserve">6 126руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 18.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 22.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1916 +739,1826 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46228руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29557руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53020руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5756руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10893руб.</w:t>
+              <w:t xml:space="preserve">6602руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12493руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 17.06-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 21.08-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31487руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57285руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6288руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">7211руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 17.06-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 21.08-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22549руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34839руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3808руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">4368руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 17.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">24974руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18283руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28643руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2568руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3897руб.</w:t>
+              <w:t xml:space="preserve">2946руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4469руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 17.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">28693руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32909руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2745руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5136руб.</w:t>
+              <w:t xml:space="preserve">3149руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5891руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29402руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20619руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33721руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3188руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5314руб.</w:t>
+              <w:t xml:space="preserve">3657руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6094руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 17.06-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32059руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 21.08-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21431руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36768руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3454руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6199руб.</w:t>
+              <w:t xml:space="preserve">3961руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7110руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 17.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21431руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34432руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3454руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">3961руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 17.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25596руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46824руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4694руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">5383руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10462руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 17.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27525руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49160руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24072руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5225руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">5993руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11173руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4875руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 17.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44191руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28338руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50683руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5402руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10184руб.</w:t>
+              <w:t xml:space="preserve">6196руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11681руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 17.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">70794руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29557руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6908руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10259руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18283руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6602руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 17.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33417руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">61145руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8945руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">7922руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15134руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">53313руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30268руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54543руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6908руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13195руб.</w:t>
+              <w:t xml:space="preserve">6907руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13001руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32604руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">59215руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25596руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6022руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7618руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14525руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5383руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42659руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">75060руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33721руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6642руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">10970руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19705руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8024руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19501руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9564руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">3352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4977руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33315руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2922руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">3453руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5993руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25291руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44894руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26408руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3011руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">5180руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5586руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8502руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20212руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30573руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9751руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4517руб.</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">89руб.</w:t>
+              <w:t xml:space="preserve">3555руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">102руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>