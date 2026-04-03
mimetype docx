--- v1 (2026-01-21)
+++ v2 (2026-04-03)
@@ -403,51 +403,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание! С 01.05.2018 в Ставропольском Крае дополнительно оплачивается единоразовый курортный сбор в размере 100 руб. на 1 человека в сутки. Оплата сбора производится на месте при поселении. Плательщиками являются только совершеннолетние туристы (проживающие в объектах размещения более 24 часов), кроме лиц, освобожденных от уплаты курортного сбора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 24 ноября 2025 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 26.01.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 06.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Это Кавказ 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -476,51 +476,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">44900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -529,51 +529,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">46550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -582,51 +582,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">47650руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">63700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -635,51 +635,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">48200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">41400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -688,51 +688,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">50350руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">69800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -741,51 +741,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">51200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -794,51 +794,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">52000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -847,51 +847,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">53900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -900,51 +900,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">57750руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -953,51 +953,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 26.01-30.01</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 06.04-10.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">59400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">39700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>