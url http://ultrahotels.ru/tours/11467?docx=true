--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -403,51 +403,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание! С 01.05.2018 в Ставропольском Крае дополнительно оплачивается единоразовый курортный сбор в размере 100 руб. на 1 человека в сутки. Оплата сбора производится на месте при поселении. Плательщиками являются только совершеннолетние туристы (проживающие в объектах размещения более 24 часов), кроме лиц, освобожденных от уплаты курортного сбора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 24 ноября 2025 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 06.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 25.05.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Это Кавказ 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -476,51 +476,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">44900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -529,51 +529,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">46550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -582,51 +582,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">47650руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">63700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -635,51 +635,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">48200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">41400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -688,51 +688,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">50350руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">69800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -741,51 +741,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">51200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -794,51 +794,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">52000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -847,51 +847,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">53900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -900,51 +900,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">57750руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -953,51 +953,51 @@
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 06.04-10.04</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 25.05-29.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">59400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">39700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>