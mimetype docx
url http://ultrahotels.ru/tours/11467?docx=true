--- v3 (2026-05-23)
+++ v4 (2026-07-25)
@@ -6,51 +6,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Это Кавказ, 6 дней, октябрь 2024 - декабрь 2025</w:t>
+        <w:t xml:space="preserve">Это Кавказ, 5 дней, июнь - декабрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Продолжительность: 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Маршрут: Минеральные Воды - Кисловодск (4 ночи) - Эльбрус - Железноводск - Ессентуки - Домбай - Пятигорск - Минеральные воды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Заезды: по понедельникам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кисловодск - самый большой и живописный курорт Кавказских Минеральных Вод.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В туре "Это Кавказ!" вы не только посетите все уголки нашего старинного курорта, но и побываете во всех городах Кавказских Минеральных Вод и, так любимыми туристами, Домбае и Эльбрусе.</w:t>
@@ -248,206 +248,142 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">курортный сбор в сутки с чел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">канатные дороги в Домбае – все очереди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2 300руб.</w:t>
+              <w:t xml:space="preserve">3 300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">канатные дороги в Домбае – дополнительно до панорамной площадки)</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">400руб.</w:t>
+              <w:t xml:space="preserve">канатные дороги в Приэльбрусье – все очереди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3 800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">канатные дороги в Приэльбрусье – все очереди</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3 400руб.</w:t>
+              <w:t xml:space="preserve">грязелечебница им. Семашко в г. Ессентуки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">канатные дороги в Приэльбрусье – на Чегет</w:t>
-[...62 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">дом-музей Лермонтова  в г. Пятигорске</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">150руб.</w:t>
+              <w:t xml:space="preserve">300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">авиаперелет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание! С 01.05.2018 в Ставропольском Крае дополнительно оплачивается единоразовый курортный сбор в размере 100 руб. на 1 человека в сутки. Оплата сбора производится на месте при поселении. Плательщиками являются только совершеннолетние туристы (проживающие в объектах размещения более 24 часов), кроме лиц, освобожденных от уплаты курортного сбора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 24 ноября 2025 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 июня 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 25.05.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 27.07.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Это Кавказ 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -476,556 +412,821 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Султан, 0*, Кисловодск, Эконом, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Кубань, 3*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">СПО Амира Парк, 3*, Кисловодск, Малый, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24970руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">СПО Парк отель, 3*, Кисловодск, Эконом, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">СПО Гранд-отель, 4*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44950руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71400руб.</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44900руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46550руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47650руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">63700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 25.05-29.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65900руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 25.05-29.05</w:t>
+              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">76300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53900руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">76800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 27.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57750руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 27.07-31.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">59400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">39700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>