--- v3 (2026-08-21)
+++ v4 (2026-10-23)
@@ -295,51 +295,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Посадка в экскурсионный автобус: от отеля Калининград</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 29 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 23.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 25.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Калининград 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -368,3651 +368,1581 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">45134руб.</w:t>
+              <w:t xml:space="preserve">Калининград, 3*, Калининград, Стандарт, Без питания, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29406руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41713руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4405руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8809руб.</w:t>
+              <w:t xml:space="preserve">4935руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7966руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Калининград, 3*, Калининград, Стандарт, Без питания, 21.08-30.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">41713руб.</w:t>
+              <w:t xml:space="preserve">Турист, 3*, Калининград, Стандарт, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32553руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38871руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4935руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7966руб.</w:t>
+              <w:t xml:space="preserve">5710руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7266руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Турист, 3*, Калининград, Стандарт, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38871руб.</w:t>
+              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47057руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5710руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7266руб.</w:t>
+              <w:t xml:space="preserve">9283руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49919руб.</w:t>
+              <w:t xml:space="preserve">Альтхоф, 0*, Калининград, Стандарт, Без питания, 23.10-28.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18642руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27914руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9283руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9988руб.</w:t>
+              <w:t xml:space="preserve">2284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4568руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Альтхоф, 0*, Калининград, Стандарт, Без питания, 21.08-28.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">27914руб.</w:t>
+              <w:t xml:space="preserve">Патриот, 0*, Калининград, С балконом, Без питания, 23.10-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25930руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42484руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2284руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4568руб.</w:t>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8156руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Патриот, 0*, Калининград, С балконом, Без питания, 21.08-31.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42484руб.</w:t>
+              <w:t xml:space="preserve">Чайковский, 4*, Калининград, Стандарт, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41216руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46103руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4079руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8156руб.</w:t>
+              <w:t xml:space="preserve">7844руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9048руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">31888руб.</w:t>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 23.10-30.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3915руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5546руб.</w:t>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дона, 3*, Калининград, Стандарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38069руб.</w:t>
+              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 23.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30254руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4079руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">2573руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5144руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47433руб.</w:t>
+              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 23.10-31.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12902руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15993руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5000руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9375руб.</w:t>
+              <w:t xml:space="preserve">870руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1631руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Чайковский, 4*, Калининград, Стандарт, Только завтраки, 21.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46103руб.</w:t>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 23.10-09.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26422руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38470руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7844руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9048руб.</w:t>
+              <w:t xml:space="preserve">4200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7168руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Пруссия, 0*, Калининград, Двухместный, Без питания, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38470руб.</w:t>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34415руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42764руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3584руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7168руб.</w:t>
+              <w:t xml:space="preserve">6169руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8225руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38069руб.</w:t>
+              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19967руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29680руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4079руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5003руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">19084руб.</w:t>
+              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 23.10-10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20408руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31446руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1250руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2393руб.</w:t>
+              <w:t xml:space="preserve">2719руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Фрайдей Центр, 0*, Калининград, Удобства на этаже, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30781руб.</w:t>
+              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 23.10-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23057руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27914руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2638руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5274руб.</w:t>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4568руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">35862руб.</w:t>
+              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 23.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23281руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32329руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3263руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6525руб.</w:t>
+              <w:t xml:space="preserve">3426руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5655руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 21.08-20.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34537руб.</w:t>
+              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23281руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29680руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3263руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6199руб.</w:t>
+              <w:t xml:space="preserve">3426руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5003руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 21.08-30.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">57055руб.</w:t>
+              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 23.10-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25864руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39820руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5873руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11745руб.</w:t>
+              <w:t xml:space="preserve">4063руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7500руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 21.08-30.10</w:t>
-[...2069 lines deleted...]
-              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 16.10-27.10</w:t>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 23.10-27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">37095руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">64814руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>