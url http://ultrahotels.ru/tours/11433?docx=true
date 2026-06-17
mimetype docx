--- v1 (2025-12-10)
+++ v2 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Казань - все памятники Юнеско 5-7 дней,  март - октябрь 2025</w:t>
+        <w:t xml:space="preserve">Казань - все памятники Юнеско 5-7 дней,  март - ноябрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тур в Казань!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Заезды каждый день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В стоимость включено 3 экскурсии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Детали перелета</w:t>
       </w:r>
@@ -382,77 +382,85 @@
         <w:t xml:space="preserve">экскурсия в Свияжск и Храм всех религий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">экскурсия в Болгар (Северная Мекка)ВНИМАНИЕ!Дети до 7 лет экскурсионные пакеты и дополнительные экскурсии - БЕСПЛАТНО! Детская цена распрастраняется на детей 7-14 лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оплачивается дополнительно</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Трансфер</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Трансфер аэропорт - отель  за а.м. 1-3 чел от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1 500руб.</w:t>
+              <w:t xml:space="preserve">2 000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
@@ -510,266 +518,8147 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1 500руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1 400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Экскурсия в Свияжск + Раифский монастырь + Храм всех религий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3 200руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3 000руб.</w:t>
+              <w:t xml:space="preserve">2 800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Экскурсия в Йошкар–Олу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3 900руб.</w:t>
+              <w:t xml:space="preserve">3 300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3 100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Экскурсия по ночной Казани с катанием на колесе обозрения+дегустация в магазине–музее (СБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1 800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Экскурсия в Елабугу с обедом (CБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5 100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4 800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Интерактивная программа «Гостеприимный Дом Бая» СБ 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 900руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гастрономическая экскурсия «По Казани со вкусом!» (СР, ПТ, ВС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4 300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4 100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Экскурсия в Иннополис с посещением астрономической обсерватории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3 800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">3 600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Экскурсия по ночной Казани с катанием на колесе обозрения+дегустация в магазине–музее (СБ)</w:t>
-[...113 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">Экскурсия к волшебным Голубым озёрам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2 000руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1 800руб.</w:t>
+              <w:t xml:space="preserve">1 600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1 500руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Экскурсия в Камское устье – место слияния Волги и Камы (ВТ и ВС с 22/04)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 500руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6 400руб.</w:t>
+              <w:t xml:space="preserve">8 100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7 900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 21 марта 2025 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 4 июня 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Приносим свои извинения, но для определения точной стоимости данного тура Вам необходимо обратиться к менеджеру по телефону (812)600-75-79.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 18.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="single"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Казань 5/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Название отеля, Категория отеля, Город / курорт, SPO, Тип номера, Питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">DBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">SNGL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">TRPL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">CHLD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Мано, 3*, Казань, SPO NRF, Стандарт 1 категории, Только завтраки, 17.06-11.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16858руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23039руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27678руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4949руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 17.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20172руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4785руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 17.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25029руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35402руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6851руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 17.06-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22821руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29221руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5329руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 17.06-30.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25907руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44232руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4513руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36508руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7124руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11310руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Вояжъ, 3*, Казань, Стандарт, Только завтраки, 17.06-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Европа, 3*, Казань, Стандарт, Только завтраки, 17.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36285руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4623руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Мано, 3*, Казань, Стандарт 1 категории, Только завтраки, 17.06-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23039руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36285руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гольфстрим, 4*, Казань, Стандарт, Только завтраки, 17.06-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24156руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34519руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4081руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Корона Клуб Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30499руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42593руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5644руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8623руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Хаял, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33194руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Мираж, 5*, Казань, Делюкс, Только завтраки, 17.06-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46217руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">73815руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9515руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16313руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Арт Отель, 4*, Казань, Эконом, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28561руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8156руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 17.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27236руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46882руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4840руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9679руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19065руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12884руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1631руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2828руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1305руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21471руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30855руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5731руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 17.06-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23836руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40081руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4003руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8004руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26348руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4621руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 17.06-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27388руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47191руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4878руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9755руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28561руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47323руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9788руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ямской Посад, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49972руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6145руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10440руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 17.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38142руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64482руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14014руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Парк Отель, 3*, Казань, Стандарт, Только завтраки, 17.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25475руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40259руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4406руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8048руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 17.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Шаляпин Палас Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33448руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49150руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6370руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10238руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 17.06-07.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43349руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">70282руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15443руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19005руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30423руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16411руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2174руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 17.06-29.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34960руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6743руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 17.06-08.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22821руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30545руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 17.06-24.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28119руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39817руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Апарт Отель на Пушкина 31, 4*, Казань, Студия Стандарт, Без питания, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58361руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12506руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Апарт Отель на Пушкина 28, 4*, Казань, Студия комфорт, Без питания, 17.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36285руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64984руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14138руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Европа, 3*, Казань, Стандарт, Только завтраки, 01.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26571руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36726руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7178руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 01.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31870руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47323руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5981руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9788руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 01.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33194руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58803руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12615руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 25.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29885руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43349руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5493руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 31.07-26.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48648руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5056руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Мано, 3*, Казань, Стандарт 1 категории, Только завтраки, 01.08-11.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20832руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Шаляпин Палас Отель, 4*, Казань, Стандарт, Только завтраки, 01.08-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24161руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32331руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4083руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 01.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25358руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4378руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8754руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 01.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29165руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50744руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5315руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10630руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 08.08-29.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47765руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">79113руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9896руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17618руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 09.08-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31428руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5873руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 30.08-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43349руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">70282руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15443руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 01.09-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13767руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12590руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1523руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1233руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 01.09-02.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15609руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2558руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1976руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 01.09-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20720руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3235руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5361руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 01.09-22.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23039руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34519руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23836руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40081руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4003руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8004руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27388руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47191руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4878руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9755руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 01.09-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27718руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45643руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4959руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9374руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 01.09-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28119руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39817руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 01.09-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28779руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49972руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10440руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32311руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28779руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6090руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 27.09-07.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25907руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44232руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4513руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 01.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18624руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2719руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 01.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19010руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30433руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5628руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 01.10-24.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25247руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2881руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 01.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 01.10-24.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 01.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38934руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">61452руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7721руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13268руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 23.10-04.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27673руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4948руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 25.10-02.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20172руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4785руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 25.10-02.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25029руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35402руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6851руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 30.10-04.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25688руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43791руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4459руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8918руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3335руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 01.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29713руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47622руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5450руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9861руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 01.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28043руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5546руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8156руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5039руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 01.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34519руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52621руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11093руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 03.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25247руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2881руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 03.11-04.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21085руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34585руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18020руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3325руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6650руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2570руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 03.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 05.11-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15609руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2558руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1976руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 05.11-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34960руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6743руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 05.11-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23039руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34519руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 08.11-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39817руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 01.12-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11560руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14650руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">979руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1740руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">761руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 01.12-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21715руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3480руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4785руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 01.12-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26571руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45557руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 31.12-10.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25688руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43791руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4459руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8918руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3335руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 31.12-09.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36508руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7124руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11310руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 01.01-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15335руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19065руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1909руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2828руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 11.01-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34960руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6743руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 06.02-28.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28119руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39817руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 11.02-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32311руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28779руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6090руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>