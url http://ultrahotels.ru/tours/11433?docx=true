--- v2 (2026-06-17)
+++ v3 (2026-08-21)
@@ -731,51 +731,51 @@
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">7 900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 4 июня 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 18.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 22.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Казань 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -804,51 +804,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Мано, 3*, Казань, SPO NRF, Стандарт 1 категории, Только завтраки, 17.06-11.01</w:t>
+              <w:t xml:space="preserve">Мано, 3*, Казань, SPO NRF, Стандарт 1 категории, Только завтраки, 21.08-11.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">16858руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">23039руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -894,51 +894,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 17.06-31.08</w:t>
+              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 21.08-31.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">27678руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">42908руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -984,51 +984,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 17.06-30.09</w:t>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 21.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">20172руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">27013руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1074,51 +1074,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 17.06-30.09</w:t>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 21.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">25029руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">35402руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1164,51 +1164,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 17.06-30.11</w:t>
+              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 21.08-30.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">22821руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">29221руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1254,3561 +1254,2391 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 17.06-30.07</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36508руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4513руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7124руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11310руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">32753руб.</w:t>
+              <w:t xml:space="preserve">Вояжъ, 3*, Казань, Стандарт, Только завтраки, 21.08-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7124руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">6199руб.</w:t>
+              <w:t xml:space="preserve">3399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Вояжъ, 3*, Казань, Стандарт, Только завтраки, 17.06-31.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32971руб.</w:t>
+              <w:t xml:space="preserve">Корона Клуб Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30499руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42593руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3399руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6253руб.</w:t>
+              <w:t xml:space="preserve">5644руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8623руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Европа, 3*, Казань, Стандарт, Только завтраки, 17.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36285руб.</w:t>
+              <w:t xml:space="preserve">Хаял, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33194руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45115руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4623руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">6308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9244руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Мано, 3*, Казань, Стандарт 1 категории, Только завтраки, 17.06-31.07</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36285руб.</w:t>
+              <w:t xml:space="preserve">Мираж, 5*, Казань, Делюкс, Только завтраки, 21.08-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46217руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">73815руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3806руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">9515руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16313руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Гольфстрим, 4*, Казань, Стандарт, Только завтраки, 17.06-31.07</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34519руб.</w:t>
+              <w:t xml:space="preserve">Арт Отель, 4*, Казань, Эконом, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28561руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4081руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6634руб.</w:t>
+              <w:t xml:space="preserve">5166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8156руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Корона Клуб Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-30.11</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19065руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12884руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5644руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">1631руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2828руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1305руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Хаял, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">45115руб.</w:t>
+              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21471руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30855руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6308руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9244руб.</w:t>
+              <w:t xml:space="preserve">3420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5731руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Мираж, 5*, Казань, Делюкс, Только завтраки, 17.06-31.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">73815руб.</w:t>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26348руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42908руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9515руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">16313руб.</w:t>
+              <w:t xml:space="preserve">4621руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Арт Отель, 4*, Казань, Эконом, Только завтраки, 17.06-31.08</w:t>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">28561руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">40700руб.</w:t>
+              <w:t xml:space="preserve">47323руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">5166руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8156руб.</w:t>
+              <w:t xml:space="preserve">9788руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 17.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46882руб.</w:t>
+              <w:t xml:space="preserve">Ямской Посад, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49972руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4840руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9679руб.</w:t>
+              <w:t xml:space="preserve">6145руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10440руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 17.06-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">12884руб.</w:t>
+              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 21.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38142руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64482руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1631руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1305руб.</w:t>
+              <w:t xml:space="preserve">7526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14014руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 17.06-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19005руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30423руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16411руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3420руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2174руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 17.06-31.07</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 21.08-29.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34960руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4003руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6743руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 17.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42908руб.</w:t>
+              <w:t xml:space="preserve">Апарт Отель на Пушкина 31, 4*, Казань, Студия Стандарт, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58361руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4621руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8700руб.</w:t>
+              <w:t xml:space="preserve">6253руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12506руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 17.06-31.07</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47191руб.</w:t>
+              <w:t xml:space="preserve">Апарт Отель на Пушкина 28, 4*, Казань, Студия комфорт, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36285руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64984руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4878руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9755руб.</w:t>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14138руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47323руб.</w:t>
+              <w:t xml:space="preserve">Европа, 3*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26571руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36726руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5166руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9788руб.</w:t>
+              <w:t xml:space="preserve">4676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7178руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ямской Посад, 4*, Казань, Стандарт, Только завтраки, 17.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49972руб.</w:t>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31870руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47323руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6145руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10440руб.</w:t>
+              <w:t xml:space="preserve">5981руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9788руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 17.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">64482руб.</w:t>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33194руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58803руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7526руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">14014руб.</w:t>
+              <w:t xml:space="preserve">6308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12615руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Парк Отель, 3*, Казань, Стандарт, Только завтраки, 17.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">40259руб.</w:t>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29885руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43349руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4406руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8048руб.</w:t>
+              <w:t xml:space="preserve">5493руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8809руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 17.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42908руб.</w:t>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 21.08-26.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48648руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5438руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8700руб.</w:t>
+              <w:t xml:space="preserve">5056руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10114руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Шаляпин Палас Отель, 4*, Казань, Стандарт, Только завтраки, 17.06-31.07</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49150руб.</w:t>
+              <w:t xml:space="preserve">Мано, 3*, Казань, Стандарт 1 категории, Только завтраки, 21.08-11.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20832руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6370руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10238руб.</w:t>
+              <w:t xml:space="preserve">2013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3263руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 17.06-07.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">70282руб.</w:t>
+              <w:t xml:space="preserve">Шаляпин Палас Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24161руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32331руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8809руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">15443руб.</w:t>
+              <w:t xml:space="preserve">4083руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6095руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 17.06-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">16411руб.</w:t>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25358руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2813руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2174руб.</w:t>
+              <w:t xml:space="preserve">4378руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8754руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 17.06-29.10</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">18182руб.</w:t>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 21.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29165руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50744руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3371руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2610руб.</w:t>
+              <w:t xml:space="preserve">5315руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10630руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 17.06-08.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30545руб.</w:t>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 21.08-29.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47765руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">79113руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3753руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5655руб.</w:t>
+              <w:t xml:space="preserve">9896руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17618руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 17.06-24.07</w:t>
-[...1169 lines deleted...]
-              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 09.08-31.12</w:t>
+              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 21.08-31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">21273руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">31428руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>