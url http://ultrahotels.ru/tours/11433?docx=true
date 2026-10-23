--- v3 (2026-08-21)
+++ v4 (2026-10-23)
@@ -731,51 +731,51 @@
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">7 900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 4 июня 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 22.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 24.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Казань 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -804,51 +804,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Мано, 3*, Казань, SPO NRF, Стандарт 1 категории, Только завтраки, 21.08-11.01</w:t>
+              <w:t xml:space="preserve">Мано, 3*, Казань, SPO NRF, Стандарт 1 категории, Только завтраки, 23.10-11.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">16858руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">23039руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -894,4461 +894,2031 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Авиатор, 3*, Казань, Первая категория, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42908руб.</w:t>
+              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 23.10-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22821руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29221руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4949руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8700руб.</w:t>
+              <w:t xml:space="preserve">3753руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5329руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">27013руб.</w:t>
+              <w:t xml:space="preserve">Вояжъ, 3*, Казань, Стандарт, Только завтраки, 23.10-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3100руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4785руб.</w:t>
+              <w:t xml:space="preserve">3399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 21.08-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">35402руб.</w:t>
+              <w:t xml:space="preserve">Корона Клуб Отель, 4*, Казань, Стандарт, Только завтраки, 23.10-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30499руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42593руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4296руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6851руб.</w:t>
+              <w:t xml:space="preserve">5644руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8623руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Булгар, 2*, Казань, Первая категория, Только завтраки, 21.08-30.11</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29221руб.</w:t>
+              <w:t xml:space="preserve">Мираж, 5*, Казань, Делюкс, Только завтраки, 23.10-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46217руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">73815руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3753руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5329руб.</w:t>
+              <w:t xml:space="preserve">9515руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16313руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">32753руб.</w:t>
+              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38142руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64482руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7124руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">6199руб.</w:t>
+              <w:t xml:space="preserve">7526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14014руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Вояжъ, 3*, Казань, Стандарт, Только завтраки, 21.08-31.12</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 23.10-29.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34960руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3399руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6743руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Корона Клуб Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-30.11</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42593руб.</w:t>
+              <w:t xml:space="preserve">Мано, 3*, Казань, Стандарт 1 категории, Только завтраки, 23.10-11.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20832руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5644руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8623руб.</w:t>
+              <w:t xml:space="preserve">2013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3263руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Хаял, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">45115руб.</w:t>
+              <w:t xml:space="preserve">Шаляпин Палас Отель, 4*, Казань, Стандарт, Только завтраки, 23.10-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24161руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32331руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6308руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9244руб.</w:t>
+              <w:t xml:space="preserve">4083руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6095руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Мираж, 5*, Казань, Делюкс, Только завтраки, 21.08-31.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">73815руб.</w:t>
+              <w:t xml:space="preserve">Берисон Московская, 2*, Казань, Бюджетный, Без питания, 23.10-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31428руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9515руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">16313руб.</w:t>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5873руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Арт Отель, 4*, Казань, Эконом, Только завтраки, 21.08-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 23.10-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13767руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12590руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5166руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">1523руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1233руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Азалия на Московской, 2*, Казань, Эконом на мансарде, Без питания, 21.08-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">12884руб.</w:t>
+              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 23.10-02.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28353руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15609руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1631руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1305руб.</w:t>
+              <w:t xml:space="preserve">2558руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1976руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30855руб.</w:t>
+              <w:t xml:space="preserve">Ильмар Сити, 3*, Казань, Первая категория, Только завтраки, 23.10-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20720руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29352руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3420руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5731руб.</w:t>
+              <w:t xml:space="preserve">3235руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5361руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">42908руб.</w:t>
+              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Эконом, Без питания, 23.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27718руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45643руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4621руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">8700руб.</w:t>
+              <w:t xml:space="preserve">4959руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9374руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дом Волги Бутик Отель, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47323руб.</w:t>
+              <w:t xml:space="preserve">Джузеппе, 4*, Казань, Классик Паола, Только завтраки, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28119руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39817руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5166руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9788руб.</w:t>
+              <w:t xml:space="preserve">5058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7939руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ямской Посад, 4*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">32534руб.</w:t>
+              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 23.10-30.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28779руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">49972руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6145руб.</w:t>
+              <w:t xml:space="preserve">5220руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">10440руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Каганат, 3*, Казань, Стандарт, Только завтраки, 21.08-31.10</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Венера Казань Сити Отель, 4*, Казань, Стандарт, Только завтраки, 23.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32311руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45115руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28779руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7526руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6090руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5220руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Гагар-Инн, 3*, Казань, Стандарт, Без питания, 21.08-31.08</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">16411руб.</w:t>
+              <w:t xml:space="preserve">Кристалл, 3*, Казань, Стандарт, Только завтраки, 23.10-07.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25907руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44232руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2813руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2174руб.</w:t>
+              <w:t xml:space="preserve">4513руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кастро, 3*, Казань, Стандарт, Только завтраки, 21.08-29.10</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">18182руб.</w:t>
+              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 23.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18624руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3371руб.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2610руб.</w:t>
+              <w:t xml:space="preserve">2719руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Апарт Отель на Пушкина 31, 4*, Казань, Студия Стандарт, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">58361руб.</w:t>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Эконом, Без питания, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19010руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30433руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6253руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12506руб.</w:t>
+              <w:t xml:space="preserve">2814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5628руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Апарт Отель на Пушкина 28, 4*, Казань, Студия комфорт, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">64984руб.</w:t>
+              <w:t xml:space="preserve">Регина на Университетской, 2*, Казань, Стандарт, Только завтраки, 23.10-24.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25247руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7069руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">14138руб.</w:t>
+              <w:t xml:space="preserve">2881руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Европа, 3*, Казань, Стандарт, Только завтраки, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36726руб.</w:t>
+              <w:t xml:space="preserve">Кунак, 3*, Казань, Стандарт, Без питания, 23.10-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32971руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4676руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7178руб.</w:t>
+              <w:t xml:space="preserve">3126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6253руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Татарская слобода, 3*, Казань, Стандарт, корпус 2, Без питания, 21.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47323руб.</w:t>
+              <w:t xml:space="preserve">Регина на Баумана, 2*, Казань, Стандарт, Только завтраки, 23.10-24.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32753руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5981руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">9788руб.</w:t>
+              <w:t xml:space="preserve">3969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Бахет, 3*, Казань, DBL/TWIN, Только завтраки, 21.08-31.08</w:t>
-[...2429 lines deleted...]
-              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 01.10-31.10</w:t>
+              <w:t xml:space="preserve">Рамада Казань Сити Центр, 4*, Казань, Бизнес, Только завтраки, 23.10-31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38934руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">61452руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>